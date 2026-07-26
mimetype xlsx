--- v0 (2026-07-22)
+++ v1 (2026-07-26)
@@ -1443,108 +1443,108 @@
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">да</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=E28891</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t xml:space="preserve">https://dv-expert.org/index.php?external_search=E28891</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">0009022800</t>
+          <t xml:space="preserve">0003160100</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">Диспергатор ULTRA-TURRAX T 18 digital Package, в комплекте с диспергирующим элементом, IKA</t>
+          <t xml:space="preserve">Штатив с платформой R 1826, высота 800мм, IKA</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t xml:space="preserve">да</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=0009022800</t>
+          <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=0003160100</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://dv-expert.org/index.php?external_search=0009022800</t>
+          <t xml:space="preserve">https://dv-expert.org/index.php?external_search=0003160100</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">0003160100</t>
+          <t xml:space="preserve">0009022800</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">Штатив с платформой R 1826, высота 800мм, IKA</t>
+          <t xml:space="preserve">Диспергатор ULTRA-TURRAX T 18 digital Package, в комплекте с диспергирующим элементом, IKA</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t xml:space="preserve">да</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=0003160100</t>
+          <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=0009022800</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t xml:space="preserve">https://dv-expert.org/index.php?external_search=0003160100</t>
+          <t xml:space="preserve">https://dv-expert.org/index.php?external_search=0009022800</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>51350008</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t xml:space="preserve">Буферный раствор рН 9.21, 250 мл, Mettler Toledo</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t xml:space="preserve">да</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t xml:space="preserve">https://dv-expert.org/index.php?searchstring=51350008</t>